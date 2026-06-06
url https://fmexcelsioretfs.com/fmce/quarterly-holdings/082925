--- v0 (2025-11-25)
+++ v1 (2026-06-06)
@@ -3,71 +3,71 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\sent_pdfs_models\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ETF\Quarterly Holdings\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE867E3A-175F-4FD5-BBAB-C5E2942B39B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A275BA33-2FB5-4C91-993D-1DECEB9D8F47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FDDF6D02-F38F-4BB4-881A-5C1ABACD4B90}"/>
   </bookViews>
   <sheets>
     <sheet name="FMCE" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">FMCE!#REF!</definedName>
     <definedName name="CUSIP">'[1]Reference Data'!$A:$B</definedName>
-    <definedName name="ExternalData_3" localSheetId="0" hidden="1">FMCE!$A$1:$C$34</definedName>
+    <definedName name="ExternalData_3" localSheetId="0" hidden="1">FMCE!$A$1:$C$33</definedName>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_FY">1000</definedName>
     <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
     <definedName name="IQ_LATESTQ" hidden="1">500</definedName>
     <definedName name="IQ_LTM">2000</definedName>
     <definedName name="IQ_LTMMONTH" hidden="1">120000</definedName>
     <definedName name="IQ_MONTH">15000</definedName>
     <definedName name="IQ_NTM">6000</definedName>
     <definedName name="IQ_TODAY" hidden="1">0</definedName>
     <definedName name="IQ_WEEK">50000</definedName>
     <definedName name="IQ_YTD">3000</definedName>
@@ -86,67 +86,61 @@
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{8C47F162-751B-4314-956E-24F53B7F66F5}" keepAlive="1" name="Query - SODDATE" description="Connection to the 'SODDATE' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=SODDATE;Extended Properties=&quot;&quot;" command="SELECT * FROM [SODDATE]"/>
   </connection>
   <connection id="2" xr16:uid="{5597E1AD-BF66-4C9E-88BF-FB57F1FD7299}" keepAlive="1" name="Query - Ultimus_SupplementalHoldings" description="Connection to the 'Ultimus_SupplementalHoldings' query in the workbook." type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Ultimus_SupplementalHoldings;Extended Properties=&quot;&quot;" command="SELECT * FROM [Ultimus_SupplementalHoldings]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
     <t>Effective Date</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Percent_Market_Value</t>
   </si>
   <si>
-    <t>FGTXX</t>
-[...4 lines deleted...]
-  <si>
     <t>KKR</t>
   </si>
   <si>
     <t>NKE</t>
   </si>
   <si>
     <t>UNH</t>
   </si>
   <si>
     <t>HON</t>
   </si>
   <si>
     <t>SNPS</t>
   </si>
   <si>
     <t>META</t>
   </si>
   <si>
     <t>AMZN</t>
   </si>
   <si>
     <t>AZO</t>
   </si>
   <si>
     <t>WMT</t>
@@ -194,50 +188,53 @@
     <t>PGR</t>
   </si>
   <si>
     <t>DHR</t>
   </si>
   <si>
     <t>INTC</t>
   </si>
   <si>
     <t>AMAT</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>LLY</t>
   </si>
   <si>
     <t>GEV US</t>
   </si>
   <si>
     <t>VLTO</t>
   </si>
   <si>
     <t>RECPAY</t>
+  </si>
+  <si>
+    <t>CASH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -286,51 +283,51 @@
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="14" formatCode="0.00%"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\ETF\Trading\FMCE_ETF_Import_and_Trade_File-v2.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\ETF\Trading\FMCE_ETF_Import_and_Trade_File-v2.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///G:\ETF\Trading\FMCE_ETF_Import_and_Trade_File-v2.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/ETF/Trading/FMCE_ETF_Import_and_Trade_File-v2.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Import from DB"/>
       <sheetName val="TaxLots"/>
       <sheetName val="Control Sheet"/>
       <sheetName val="P&amp;L"/>
       <sheetName val="Reference Data"/>
       <sheetName val="PIVOT_TRANSACTIONS"/>
       <sheetName val="Ultimus_Transactions"/>
       <sheetName val="Ultimus_TaxLots"/>
       <sheetName val="Security Aggregation"/>
       <sheetName val="Trade Sheet"/>
       <sheetName val="Trade Sheet-SAMPLE"/>
       <sheetName val="PivotTables"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
@@ -1288,54 +1285,54 @@
       <deletedField name="Security Number"/>
       <deletedField name="Security Description"/>
       <deletedField name="Shares / Contracts"/>
       <deletedField name="Price"/>
       <deletedField name="Exchange Rate"/>
       <deletedField name="Market Value"/>
       <deletedField name="Currency"/>
       <deletedField name="Country"/>
       <deletedField name="Maturity / Expiration Date"/>
       <deletedField name="Segment"/>
       <deletedField name="Category"/>
       <deletedField name="Sector"/>
       <deletedField name="Industry"/>
       <deletedField name="moddatetime"/>
       <deletedField name="source"/>
     </queryTableDeletedFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{866DF50D-5557-497D-B8BD-828E658BB739}" name="Ultimus_SupplementalHoldings" displayName="Ultimus_SupplementalHoldings" ref="A1:C34" tableType="queryTable" totalsRowShown="0">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="C1:C34"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{866DF50D-5557-497D-B8BD-828E658BB739}" name="Ultimus_SupplementalHoldings" displayName="Ultimus_SupplementalHoldings" ref="A1:C33" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:C33" xr:uid="{877D0F77-BE15-4C09-A838-CE4B5AEB487B}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C33">
+    <sortCondition descending="1" ref="C1:C33"/>
   </sortState>
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{98E56090-D00A-457C-BBED-EB4BA9BCEB4B}" uniqueName="1" name="Effective Date" queryTableFieldId="1" dataDxfId="1"/>
     <tableColumn id="6" xr3:uid="{3EBF634F-5413-4C90-AE45-486B00C346C4}" uniqueName="6" name="Ticker" queryTableFieldId="6"/>
     <tableColumn id="12" xr3:uid="{AE24D992-8DDE-4393-A38C-668409E9520C}" uniqueName="12" name="Percent_Market_Value" queryTableFieldId="32" dataDxfId="0" dataCellStyle="Percent"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -1594,439 +1591,428 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CADAF3C0-EC6D-43C5-86E3-445F81C92884}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="A1:C34"/>
+  <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="H1" sqref="H1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="F15" sqref="F15"/>
+      <selection pane="bottomRight" activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="3">
         <v>45898</v>
       </c>
       <c r="B2" t="s">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>0.13544069230556488</v>
+        <v>0.13611119420966145</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
         <v>45898</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C3" s="1">
         <v>5.6207899004220963E-2</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
         <v>45898</v>
       </c>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C4" s="1">
         <v>4.817243292927742E-2</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="3">
         <v>45898</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C5" s="1">
         <v>4.514707624912262E-2</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>45898</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C6" s="1">
         <v>4.326663538813591E-2</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>45898</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C7" s="1">
         <v>4.0239602327346802E-2</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>45898</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C8" s="1">
         <v>4.0058840066194534E-2</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>45898</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C9" s="1">
         <v>3.7859067320823669E-2</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>45898</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C10" s="1">
         <v>3.7051767110824585E-2</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>45898</v>
       </c>
       <c r="B11" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C11" s="1">
         <v>3.5136889666318893E-2</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>45898</v>
       </c>
       <c r="B12" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C12" s="1">
         <v>3.2798789441585541E-2</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>45898</v>
       </c>
       <c r="B13" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C13" s="1">
         <v>3.1211894005537033E-2</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>45898</v>
       </c>
       <c r="B14" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C14" s="1">
         <v>3.0962284654378891E-2</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>45898</v>
       </c>
       <c r="B15" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C15" s="1">
         <v>3.0794858932495117E-2</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>45898</v>
       </c>
       <c r="B16" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C16" s="1">
         <v>2.9928985983133316E-2</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>45898</v>
       </c>
       <c r="B17" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C17" s="1">
         <v>2.8659597039222717E-2</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>45898</v>
       </c>
       <c r="B18" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C18" s="1">
         <v>2.7656786143779755E-2</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>45898</v>
       </c>
       <c r="B19" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C19" s="1">
         <v>2.584722638130188E-2</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>45898</v>
       </c>
       <c r="B20" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C20" s="1">
         <v>2.5505976751446724E-2</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>45898</v>
       </c>
       <c r="B21" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C21" s="1">
         <v>2.5449147447943687E-2</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>45898</v>
       </c>
       <c r="B22" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C22" s="1">
         <v>2.5128131732344627E-2</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>45898</v>
       </c>
       <c r="B23" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C23" s="1">
         <v>2.4769620969891548E-2</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>45898</v>
       </c>
       <c r="B24" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C24" s="1">
         <v>2.3124389350414276E-2</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>45898</v>
       </c>
       <c r="B25" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C25" s="1">
         <v>2.1853961050510406E-2</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>45898</v>
       </c>
       <c r="B26" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C26" s="1">
         <v>1.9275637343525887E-2</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>45898</v>
       </c>
       <c r="B27" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C27" s="1">
         <v>1.8553856760263443E-2</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>45898</v>
       </c>
       <c r="B28" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="C28" s="1">
         <v>1.7354996874928474E-2</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>45898</v>
       </c>
       <c r="B29" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C29" s="1">
         <v>1.4235858805477619E-2</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>45898</v>
       </c>
       <c r="B30" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C30" s="1">
         <v>1.2041247449815273E-2</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>45898</v>
       </c>
       <c r="B31" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C31" s="1">
         <v>1.1523017659783363E-2</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>45898</v>
       </c>
       <c r="B32" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C32" s="1">
         <v>5.9502632357180119E-3</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>45898</v>
       </c>
       <c r="B33" t="s">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="C33" s="1">
-        <v>6.7050190409645438E-4</v>
-[...9 lines deleted...]
-      <c r="C34" s="1">
         <v>-1.8779406091198325E-3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A F s E A A B Q S w M E F A A C A A g A r V t X W 1 y V C z + k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 B D o I w F E S v Q r q n L a D R k E 9 Z u J X E h G j c N r V C I 3 w M F M v d X H g k r y B G U X c u 5 8 1 b z N y v N 0 i H u v I u u u 1 M g w k J K C e e R t U c D B Y J 6 e 3 R X 5 J U w E a q k y y 0 N 8 r Y x U N 3 S E h p 7 T l m z D l H X U S b t m A h 5 w H b Z + t c l b q W 5 C O b / 7 J v s L M S l S Y C d q 8 x I q T B b E H n P K I c 2 A Q h M / g V w n H v s / 2 B s O o r 2 7 d a a P S 3 O b A p A n t / E A 9 Q S w M E F A A C A A g A r V t X W w / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A K 1 b V 1 u j D n Q B V Q E A A L E C A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C F U U t r g 0 A Q v g v + h 2 V 7 M W C l 6 T X k E I y h P b S F a u l B J K z r G C X 7 M L t r H 0 j + e 9 d q m p K G Z i 8 L 3 8 x 8 j x k N 1 N R S o H j 4 p z P X c R 1 d E Q U F e m G m 5 q 1 e x 2 3 T M O A g D G F 3 k h W 1 2 G g 0 R w y M 6 y D 7 Y t k q C h a J d y x Y E k N y o s H D e s e u G y W L o O Q 0 Y J I S h n 2 E o 2 S F J / 4 w W O R y f U F k 4 O 7 S m F b A y R z b E e z f G + B z / N 8 k z v Z p 7 y Q b l a 7 w q m Y G + l T P 8 l 3 f Y k u d k J x B E A O z 0 X v Q u 2 T H R 0 B o h d I F p b I V B i U 1 3 Y L K L B V e P Y T R T 6 w T s b N a f w w d y K O y 7 E / x B s j 6 h 5 4 8 f l o u F 0 k 0 c Z 1 a n B f 4 f b S x + + x 9 o g 8 K L A h b p W y u V 6 m 2 u Z R b b 9 K l j 4 T D H I + j / e 5 C K Y z t O a 4 v r I j Y W P r k s 4 F j o E Q R o U u p e C h Z y 0 V f 1 N 4 g 5 3 c d H t C p z W Z s B R U 2 0 H 5 / 2 N J Y t F w n 7 N 1 N r / 9 d z I 6 Z R 2 T 2 B V B L A Q I t A B Q A A g A I A K 1 b V 1 t c l Q s / p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A C t W 1 d b D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A K 1 b V 1 u j D n Q B V Q E A A L E C A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A I M D A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P t w g A A A A A A A A u i A A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N J b X B v c n Q g Z n J v b S B E Q i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 0 Z m N m Y W Z m M i 0 y M m F l L T Q x N z c t O T c x Y y 0 0 O D Y 5 Z j R h Y m V k M D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 1 L T E w L T I z V D E 1 O j I 5 O j E x L j Q 0 M z A 3 N z F a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q 1 F Z R 0 J n W U d C Z z R P R G c 0 T 0 J n W U p C Z 1 l H Q m d j R y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t F Z m Z l Y 3 R p d m U g R G F 0 Z S Z x d W 9 0 O y w m c X V v d D t B Y 2 N v d W 5 0 I E 5 h b W U m c X V v d D s s J n F 1 b 3 Q 7 Q W N j b 3 V u d C B D d X N p c C Z x d W 9 0 O y w m c X V v d D t B Y 2 N v d W 5 0 I F R p Y 2 t l c i Z x d W 9 0 O y w m c X V v d D t T Z W N 1 c m l 0 e S B O d W 1 i Z X I m c X V v d D s s J n F 1 b 3 Q 7 V G l j a 2 V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 V y a X R 5 I E R l c 2 N y a X B 0 a W 9 u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N o Y X J l c y A v I E N v b n R y Y W N 0 c y Z x d W 9 0 O y w m c X V v d D t Q c m l j Z S Z x d W 9 0 O y w m c X V v d D t F e G N o Y W 5 n Z S B S Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 1 h c m t l d C B W Y W x 1 Z S Z x d W 9 0 O y w m c X V v d D t Q Z X J j Z W 5 0 X 0 1 h c m t l d F 9 W Y W x 1 Z S Z x d W 9 0 O y w m c X V v d D t D d X J y Z W 5 j e S Z x d W 9 0 O y w m c X V v d D t D b 3 V u d H J 5 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 1 h d H V y a X R 5 I C 8 g R X h w a X J h d G l v b i B E Y X R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Z 2 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 F 0 Z W d v c n k m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G 9 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l u Z H V z d H J 5 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 1 v Z G R h d G V 0 a W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 N v d X J j Z S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D M z I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o y M S w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V W x 0 a W 1 1 c 1 9 T d X B w b G V t Z W 5 0 Y W x I b 2 x k a W 5 n c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F Z m Z l Y 3 R p d m U g R G F 0 Z S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F j Y 2 9 1 b n Q g T m F t Z S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F j Y 2 9 1 b n Q g Q 3 V z a X A s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V W x 0 a W 1 1 c 1 9 T d X B w b G V t Z W 5 0 Y W x I b 2 x k a W 5 n c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B Y 2 N v d W 5 0 I F R p Y 2 t l c i w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N l Y 3 V y a X R 5 I E 5 1 b W J l c i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R p Y 2 t l c i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N l Y 3 V y a X R 5 I E R l c 2 N y a X B 0 a W 9 u L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 h h c m V z I C 8 g Q 2 9 u d H J h Y 3 R z L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J p Y 2 U s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V W x 0 a W 1 1 c 1 9 T d X B w b G V t Z W 5 0 Y W x I b 2 x k a W 5 n c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F e G N o Y W 5 n Z S B S Y X R l L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T W F y a 2 V 0 I F Z h b H V l L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B l c m N l b n R f T W F y a 2 V 0 X 1 Z h b H V l L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N 1 c n J l b m N 5 L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d W 5 0 c n k s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T W F 0 d X J p d H k g L y B F e H B p c m F 0 a W 9 u I E R h d G U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 V n b W V u d C w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V W x 0 a W 1 1 c 1 9 T d X B w b G V t Z W 5 0 Y W x I b 2 x k a W 5 n c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D Y X R l Z 2 9 y e S w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V W x 0 a W 1 1 c 1 9 T d X B w b G V t Z W 5 0 Y W x I b 2 x k a W 5 n c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T Z W N 0 b 3 I s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S W 5 k d X N 0 c n k s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b W 9 k Z G F 0 Z X R p b W U s M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c 2 9 1 c m N l L D I w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M j E s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V W x 0 a W 1 1 c 1 9 T d X B w b G V t Z W 5 0 Y W x I b 2 x k a W 5 n c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F Z m Z l Y 3 R p d m U g R G F 0 Z S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F j Y 2 9 1 b n Q g T m F t Z S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F j Y 2 9 1 b n Q g Q 3 V z a X A s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V W x 0 a W 1 1 c 1 9 T d X B w b G V t Z W 5 0 Y W x I b 2 x k a W 5 n c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B Y 2 N v d W 5 0 I F R p Y 2 t l c i w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N l Y 3 V y a X R 5 I E 5 1 b W J l c i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R p Y 2 t l c i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N l Y 3 V y a X R 5 I E R l c 2 N y a X B 0 a W 9 u L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 h h c m V z I C 8 g Q 2 9 u d H J h Y 3 R z L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J p Y 2 U s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V W x 0 a W 1 1 c 1 9 T d X B w b G V t Z W 5 0 Y W x I b 2 x k a W 5 n c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F e G N o Y W 5 n Z S B S Y X R l L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T W F y a 2 V 0 I F Z h b H V l L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B l c m N l b n R f T W F y a 2 V 0 X 1 Z h b H V l L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N 1 c n J l b m N 5 L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v d W 5 0 c n k s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T W F 0 d X J p d H k g L y B F e H B p c m F 0 a W 9 u I E R h d G U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 V n b W V u d C w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V W x 0 a W 1 1 c 1 9 T d X B w b G V t Z W 5 0 Y W x I b 2 x k a W 5 n c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D Y X R l Z 2 9 y e S w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V W x 0 a W 1 1 c 1 9 T d X B w b G V t Z W 5 0 Y W x I b 2 x k a W 5 n c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T Z W N 0 b 3 I s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S W 5 k d X N 0 c n k s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b W 9 k Z G F 0 Z X R p b W U s M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 c 2 9 1 c m N l L D I w f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M v Z G J v X 1 V s d G l t d X N f U 3 V w c G x l b W V u d G F s S G 9 s Z G l u Z 3 M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 Z p b H R l c m V k J T I w U m 9 3 c z I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 V b H R p b X V z X 1 N 1 c H B s Z W 1 l b n R h b E h v b G R p b m d z L 0 Z p b H R l c m V k J T I w U m 9 3 c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N P R E R B V E U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N E Y X R l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J O Y X Z p Z 2 F 0 a W 9 u U 3 R l c E 5 h b W U i I F Z h b H V l P S J z T m F 2 a W d h d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 0 N m Q 5 O W V m M i 1 k N D R k L T Q 2 Y 2 Q t Y m Y y Z S 0 4 M D k 1 Y m Y 0 O T c 1 Y T U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 1 L T E w L T I z V D E 1 O j I 5 O j I 2 L j Q 3 O T Y 5 O D F a I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 T T 0 R E Q V R F L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 0 9 E R E F U R S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T T 0 R E Q V R F L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N P R E R B V E U v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T T 0 R E Q V R F L 0 N v b H V t b j E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A f w 7 X i 6 W D W U e a a k y 8 t P 4 g k g A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A A 9 q Y 1 V b l 9 p K G H i z 3 n v 7 6 / N K O h 3 c F n G 0 V O R c 3 9 m R F o A d g A A A A A O g A A A A A I A A C A A A A A h 5 W h y L C m f h c 1 1 b 5 K f g 7 w 9 M M K O V a i t 7 p 1 A d V v p 6 3 O n T V A A A A B j X N + Z 3 y / g X B g f b 6 y d h I Y h 2 g 4 T h p N 4 y s 1 f F c F 9 5 e w U J T v F b C s v c h 5 2 v m h W I h p W X h a N 5 r / J P j c 1 b R c R h t 4 M 5 H D X H v q P G k F C U Y U 3 X G C G R G e P T 0 A A A A B N E v O O 4 7 k Z i K x j H z 0 M 9 X n Z 6 p c 8 4 J P W 5 a d h i 6 p S O 0 2 5 a r a s Y I 1 j J J s K a / b A T / + c 5 h X / Q d G j W V Y x U E g 3 w o Q A q N p i < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A63EE3F3-FA44-4357-95E2-F17BA7EB2C0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>